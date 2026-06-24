--- v0 (2026-04-24)
+++ v1 (2026-06-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="25FC0CA9" w14:textId="77777777" w:rsidR="003E03CC" w:rsidRPr="00974542" w:rsidRDefault="006B0453" w:rsidP="00974542">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00974542">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Das soll die Hauptüberschrift sein</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="517E7501" w14:textId="77777777" w:rsidR="006B0453" w:rsidRPr="00974542" w:rsidRDefault="006B0453" w:rsidP="00974542">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
@@ -150,1739 +150,646 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Zwischen Absätzen verwenden Sie bitte eine Leerzeile. </w:t>
       </w:r>
       <w:r w:rsidR="00363A1B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Die automatische Trennung bitte ausschalten. Für Tabellen verwenden Sie bitte die Tabellenfunktion (keine TABs).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="517FCA93" w14:textId="77777777" w:rsidR="00C750F7" w:rsidRDefault="00C750F7" w:rsidP="00974542">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E8B3FA5" w14:textId="77777777" w:rsidR="00974542" w:rsidRPr="00974542" w:rsidRDefault="00B10EC0" w:rsidP="00974542">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00720B00">
-[...41 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00B8673F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hier folgt Blindtext: </w:t>
+      </w:r>
+      <w:r w:rsidR="00974542" w:rsidRPr="00B8673F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The quick brown fox jumps over the lazy dog</w:t>
       </w:r>
+      <w:r w:rsidR="00720B00" w:rsidRPr="00B8673F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [1]</w:t>
+      </w:r>
+      <w:r w:rsidR="00974542" w:rsidRPr="00B8673F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00974542" w:rsidRPr="00ED63B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I pack my box with five dozen liquor jugs. Wolves exit quickly as fanges zoo </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00974542" w:rsidRPr="00ED63B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>chimps</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00974542" w:rsidRPr="00ED63B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jabber</w:t>
+      </w:r>
       <w:r w:rsidR="00720B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> [1]</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve"> [2]</w:t>
       </w:r>
       <w:r w:rsidR="00974542" w:rsidRPr="00ED63B6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">I pack my box with five dozen liquor jugs. Wolves exit quickly as </w:t>
-[...93 lines deleted...]
-        <w:t xml:space="preserve"> Sylt. </w:t>
+        <w:t xml:space="preserve">. Victors flank gyp who mixed job quiz. Six big devils from Japan quickly forgot how to waltz. Oozing quivering jelly fish expectorated by mad hawk. Zwei Boxkämpfer jagen Eva quer durch Sylt. </w:t>
       </w:r>
       <w:r w:rsidR="00974542" w:rsidRPr="00974542">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sylvia wagt quick den Jux bei Pforzheim. </w:t>
-[...41 lines deleted...]
-        <w:t>. Oh, welch Zynismus, quiekte Xavers jadegrüne Bratpfanne.</w:t>
+        <w:t>Sylvia wagt quick den Jux bei Pforzheim. Fixquairk vom weibtyp geschlejnzt. Oh, welch Zynismus, quiekte Xavers jadegrüne Bratpfanne.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F157967" w14:textId="77777777" w:rsidR="00974542" w:rsidRDefault="00974542" w:rsidP="00974542">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="65DF43CD" w14:textId="77777777" w:rsidR="00974542" w:rsidRPr="00974542" w:rsidRDefault="00974542" w:rsidP="00974542">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00974542">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Das ist eine Zwischenüberschrift</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4138F214" w14:textId="77777777" w:rsidR="00974542" w:rsidRPr="00ED63B6" w:rsidRDefault="00974542" w:rsidP="00974542">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED63B6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy og. Lorem ipsum dolor </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00ED63B6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>og</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00ED63B6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Lorem ipsum dolor sit </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> amet, consectetur adipisicing elit, sed do eiusmod tempor incididunt ut labore et dolore magna aliqua. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy og. Lorem ipsum dolor </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00ED63B6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>amet</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00ED63B6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...242 lines deleted...]
-    <w:p w14:paraId="40ABC49A" w14:textId="77777777" w:rsidR="009C77D7" w:rsidRDefault="009C77D7" w:rsidP="00974542">
+        <w:t xml:space="preserve"> amet, sed do eiusmod tempor incididunt ut labore et dolore magna aliqua.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40ABC49A" w14:textId="77777777" w:rsidR="009C77D7" w:rsidRPr="00B8673F" w:rsidRDefault="009C77D7" w:rsidP="00974542">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="18A231E6" w14:textId="77777777" w:rsidR="009C77D7" w:rsidRDefault="009C77D7" w:rsidP="00974542">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18A231E6" w14:textId="77777777" w:rsidR="009C77D7" w:rsidRPr="00B8673F" w:rsidRDefault="009C77D7" w:rsidP="00974542">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="2160F1E3" w14:textId="77777777" w:rsidR="009C77D7" w:rsidRDefault="009C77D7" w:rsidP="00974542">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2160F1E3" w14:textId="77777777" w:rsidR="009C77D7" w:rsidRPr="00B8673F" w:rsidRDefault="009C77D7" w:rsidP="00974542">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="1F2C672F" w14:textId="77777777" w:rsidR="009C77D7" w:rsidRDefault="009C77D7" w:rsidP="00974542">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F2C672F" w14:textId="77777777" w:rsidR="009C77D7" w:rsidRPr="00B8673F" w:rsidRDefault="009C77D7" w:rsidP="00974542">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="057F4820" w14:textId="77777777" w:rsidR="009C77D7" w:rsidRDefault="009C77D7" w:rsidP="00974542">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="057F4820" w14:textId="77777777" w:rsidR="009C77D7" w:rsidRPr="00B8673F" w:rsidRDefault="009C77D7" w:rsidP="00974542">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="7EFEA320" w14:textId="77777777" w:rsidR="009C77D7" w:rsidRDefault="009C77D7" w:rsidP="00974542">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EFEA320" w14:textId="77777777" w:rsidR="009C77D7" w:rsidRPr="00B8673F" w:rsidRDefault="009C77D7" w:rsidP="00974542">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="09C508FA" w14:textId="77777777" w:rsidR="009C77D7" w:rsidRDefault="009C77D7" w:rsidP="00974542">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09C508FA" w14:textId="77777777" w:rsidR="009C77D7" w:rsidRPr="00B8673F" w:rsidRDefault="009C77D7" w:rsidP="00974542">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="66F60628" w14:textId="77777777" w:rsidR="00617E7A" w:rsidRDefault="00617E7A" w:rsidP="00974542">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE02C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>So sieht ein Listing aus:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0757143C" w14:textId="77777777" w:rsidR="00C750F7" w:rsidRDefault="00C750F7" w:rsidP="00C750F7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32B00442" w14:textId="77777777" w:rsidR="00C750F7" w:rsidRDefault="00C750F7" w:rsidP="00C750F7">
+    <w:p w14:paraId="32B00442" w14:textId="77777777" w:rsidR="00C750F7" w:rsidRPr="00B8673F" w:rsidRDefault="00C750F7" w:rsidP="00C750F7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B8673F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>&lt;LISTING 1&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25A0363D" w14:textId="77777777" w:rsidR="00617E7A" w:rsidRPr="00ED63B6" w:rsidRDefault="00617E7A" w:rsidP="00617E7A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Courier New"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED63B6">
+        <w:rPr>
+          <w:rFonts w:cs="Courier New"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ALTER USER scott</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E4D88F9" w14:textId="77777777" w:rsidR="00617E7A" w:rsidRPr="00ED63B6" w:rsidRDefault="00617E7A" w:rsidP="00617E7A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Courier New"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED63B6">
+        <w:rPr>
+          <w:rFonts w:cs="Courier New"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>INDENTIFIED BY User_Name</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F8C5E85" w14:textId="77777777" w:rsidR="00617E7A" w:rsidRPr="00B8673F" w:rsidRDefault="00617E7A" w:rsidP="00617E7A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B8673F">
+        <w:rPr>
+          <w:rFonts w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>REPLACE tiger</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5712F8A5" w14:textId="77777777" w:rsidR="009C77D7" w:rsidRDefault="009C77D7" w:rsidP="00C750F7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DD9B41A" w14:textId="77777777" w:rsidR="00C750F7" w:rsidRPr="00B8673F" w:rsidRDefault="00C750F7" w:rsidP="00C750F7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B8673F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Listing 1: Dies ist eine Listingunterschrift</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73DEFAF8" w14:textId="77777777" w:rsidR="00617E7A" w:rsidRPr="00B8673F" w:rsidRDefault="00617E7A" w:rsidP="00617E7A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C4EFEC5" w14:textId="77777777" w:rsidR="00F71189" w:rsidRPr="00ED63B6" w:rsidRDefault="00F71189" w:rsidP="00F71189">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED63B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The quick brown fox jumps over the lazy dog</w:t>
+      </w:r>
+      <w:r w:rsidR="00720B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED63B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The quick brown fox jumps over the lazy og. Lorem ipsum dolor </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00ED63B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00ED63B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> amet, consectetur adipisicing elit, sed do eiusmod tempor incididunt ut labore et dolore magna aliqua. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy og. Lorem ipsum dolor </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00ED63B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00ED63B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> amet, sed do eiusmod tempor incididunt ut labore et dolore magna aliqua.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D909D04" w14:textId="77777777" w:rsidR="00F71189" w:rsidRPr="00ED63B6" w:rsidRDefault="00F71189" w:rsidP="00617E7A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FE466EF" w14:textId="77777777" w:rsidR="00617E7A" w:rsidRDefault="00617E7A" w:rsidP="00617E7A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE02C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Hier folgt ein Beispiel für eine Abbildung:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="784DDFC6" w14:textId="77777777" w:rsidR="00617E7A" w:rsidRDefault="00617E7A" w:rsidP="00617E7A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E8E9FFF" w14:textId="77777777" w:rsidR="00617E7A" w:rsidRDefault="00617E7A" w:rsidP="00617E7A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>&lt;LISTING 1&gt;</w:t>
-[...5 lines deleted...]
-          <w:rFonts w:cs="Courier New"/>
+        <w:t>&lt;BILD 1&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="209CD739" w14:textId="77777777" w:rsidR="00617E7A" w:rsidRDefault="00F71189" w:rsidP="00617E7A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Bitte speichern Sie die Abbildung separat im Format TIF</w:t>
+      </w:r>
+      <w:r w:rsidR="007E192C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oder</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> JPEG</w:t>
+      </w:r>
+      <w:r w:rsidR="007E192C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>in möglichst hoher Auflösung ab.</w:t>
+      </w:r>
+      <w:r w:rsidR="007E192C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> EPS mit 300 dpi ist ebenfalls möglich.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BF97A87" w14:textId="77777777" w:rsidR="007E192C" w:rsidRDefault="007E192C" w:rsidP="00617E7A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Wichtig ist die Bildunterschrift:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CDE5832" w14:textId="77777777" w:rsidR="007E192C" w:rsidRDefault="007E192C" w:rsidP="00617E7A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28EA571F" w14:textId="7F58A6E1" w:rsidR="007E192C" w:rsidRPr="00B8673F" w:rsidRDefault="007E192C" w:rsidP="00617E7A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B8673F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Abbildung 1: Dies ist die Bildunterschrift</w:t>
+      </w:r>
+      <w:r w:rsidR="00B8673F" w:rsidRPr="00B8673F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B8673F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>(Quelle: Max Müller oder Oracle)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="411D1BE6" w14:textId="77777777" w:rsidR="00F71189" w:rsidRPr="00B8673F" w:rsidRDefault="00F71189" w:rsidP="00617E7A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14C42604" w14:textId="77777777" w:rsidR="00F71189" w:rsidRDefault="00F71189" w:rsidP="00F71189">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED63B6">
         <w:rPr>
-          <w:rFonts w:cs="Courier New"/>
-[...4 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy og. Lorem ipsum dolor </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00ED63B6">
         <w:rPr>
-          <w:rFonts w:cs="Courier New"/>
-[...12 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00ED63B6">
         <w:rPr>
-          <w:rFonts w:cs="Courier New"/>
-[...4 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> amet, consectetur adipisicing elit, sed do eiusmod tempor incididunt ut labore et dolore magna aliqua. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy og. Lorem ipsum dolor </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00ED63B6">
         <w:rPr>
-          <w:rFonts w:cs="Courier New"/>
-[...12 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00ED63B6">
         <w:rPr>
-          <w:rFonts w:cs="Courier New"/>
-[...84 lines deleted...]
-    <w:p w14:paraId="4C4EFEC5" w14:textId="77777777" w:rsidR="00F71189" w:rsidRPr="00ED63B6" w:rsidRDefault="00F71189" w:rsidP="00F71189">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> amet, sed do eiusmod tempor incididunt ut labore et dolore magna aliqua.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43F32AAA" w14:textId="77777777" w:rsidR="00312152" w:rsidRPr="00ED63B6" w:rsidRDefault="00312152" w:rsidP="00F71189">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62B892F9" w14:textId="77777777" w:rsidR="009C064F" w:rsidRDefault="0015406D" w:rsidP="00F71189">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED63B6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>The quick brown fox jumps over the lazy dog</w:t>
-[...7 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy og. Lorem ipsum dolor </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00ED63B6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">The quick brown fox jumps over the lazy </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00ED63B6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>og</w:t>
-[...901 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve"> amet, consectetur adipisicing elit, sed do eiusmod tempor incididunt ut labore et dolore magna aliqua. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DEB44C7" w14:textId="77777777" w:rsidR="009C064F" w:rsidRDefault="009C064F" w:rsidP="00F71189">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25BA7CD5" w14:textId="77777777" w:rsidR="00720B00" w:rsidRDefault="00720B00" w:rsidP="00F71189">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00720B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Dieser Satz leitet eine n</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2048,338 +955,98 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Punkt 3</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49148277" w14:textId="77777777" w:rsidR="00312152" w:rsidRPr="00720B00" w:rsidRDefault="00312152" w:rsidP="00F71189">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="32DDE82C" w14:textId="77777777" w:rsidR="00ED63B6" w:rsidRPr="00ED63B6" w:rsidRDefault="00ED63B6" w:rsidP="00ED63B6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED63B6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy og. Lorem ipsum dolor </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00ED63B6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>og</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00ED63B6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Lorem ipsum dolor sit </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> amet, consectetur adipisicing elit, sed do eiusmod tempor incididunt ut labore et dolore magna aliqua. The quick brown fox jumps over the lazy dog. The quick brown fox jumps over the lazy og. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0620AAC4" w14:textId="77777777" w:rsidR="00ED63B6" w:rsidRPr="00ED63B6" w:rsidRDefault="00ED63B6" w:rsidP="00ED63B6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00ED63B6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>amet</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Lorem ipsum dolor </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00ED63B6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00ED63B6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>consectetur</w:t>
-[...246 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> amet, sed do eiusmod tempor incididunt ut labore et dolore magna aliqua.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E43DF52" w14:textId="77777777" w:rsidR="000162E0" w:rsidRDefault="000162E0" w:rsidP="000162E0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7CDB1684" w14:textId="77777777" w:rsidR="000162E0" w:rsidRPr="00ED63B6" w:rsidRDefault="000162E0" w:rsidP="000162E0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Quellen </w:t>
       </w:r>
@@ -2649,51 +1316,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>E-</w:t>
       </w:r>
       <w:r w:rsidR="00F71189" w:rsidRPr="00007C0F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>Mail-Adresse</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00F71189" w:rsidRPr="00007C0F">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -2724,51 +1391,51 @@
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="153263CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="41663466"/>
     <w:lvl w:ilvl="0" w:tplc="A8348566">
       <w:start w:val="3"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3142,53 +1809,54 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1275289257">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1025865419">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="556819119">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="491869339">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:doNotDisplayPageBoundaries/>
+  <w:proofState w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000038C2"/>
     <w:rsid w:val="000029F6"/>
     <w:rsid w:val="000038C2"/>
     <w:rsid w:val="00007C0F"/>
     <w:rsid w:val="000110E6"/>
     <w:rsid w:val="000121F2"/>
     <w:rsid w:val="000162E0"/>
     <w:rsid w:val="00016C63"/>
     <w:rsid w:val="00017BFF"/>
     <w:rsid w:val="00021F0E"/>
@@ -3257,50 +1925,51 @@
     <w:rsid w:val="003B2028"/>
     <w:rsid w:val="003B6756"/>
     <w:rsid w:val="003C112F"/>
     <w:rsid w:val="003D4D2D"/>
     <w:rsid w:val="003E03CC"/>
     <w:rsid w:val="003F0FA4"/>
     <w:rsid w:val="003F65A4"/>
     <w:rsid w:val="003F7ADF"/>
     <w:rsid w:val="00413231"/>
     <w:rsid w:val="00415D26"/>
     <w:rsid w:val="00432B8E"/>
     <w:rsid w:val="0043746A"/>
     <w:rsid w:val="00437A52"/>
     <w:rsid w:val="00440159"/>
     <w:rsid w:val="00455A34"/>
     <w:rsid w:val="0046610B"/>
     <w:rsid w:val="00480528"/>
     <w:rsid w:val="00497B49"/>
     <w:rsid w:val="004B69BF"/>
     <w:rsid w:val="004C16EB"/>
     <w:rsid w:val="004E6CDE"/>
     <w:rsid w:val="004E6E52"/>
     <w:rsid w:val="004F24ED"/>
     <w:rsid w:val="004F6CFE"/>
     <w:rsid w:val="005135AC"/>
+    <w:rsid w:val="00522FDC"/>
     <w:rsid w:val="00560090"/>
     <w:rsid w:val="00597D76"/>
     <w:rsid w:val="005A0210"/>
     <w:rsid w:val="005A75A6"/>
     <w:rsid w:val="005B2FE4"/>
     <w:rsid w:val="005B6FB6"/>
     <w:rsid w:val="005C23A3"/>
     <w:rsid w:val="005C52CB"/>
     <w:rsid w:val="005C6683"/>
     <w:rsid w:val="005C7980"/>
     <w:rsid w:val="005D18F3"/>
     <w:rsid w:val="005D59C6"/>
     <w:rsid w:val="005F1EE9"/>
     <w:rsid w:val="006019D6"/>
     <w:rsid w:val="006025FF"/>
     <w:rsid w:val="006048AE"/>
     <w:rsid w:val="00617E7A"/>
     <w:rsid w:val="006229BF"/>
     <w:rsid w:val="00633A2E"/>
     <w:rsid w:val="00640C59"/>
     <w:rsid w:val="006463FE"/>
     <w:rsid w:val="00650A94"/>
     <w:rsid w:val="00651DCB"/>
     <w:rsid w:val="006628A2"/>
     <w:rsid w:val="00676F50"/>
@@ -3338,50 +2007,51 @@
     <w:rsid w:val="007A38B8"/>
     <w:rsid w:val="007B25C6"/>
     <w:rsid w:val="007B6272"/>
     <w:rsid w:val="007D0F14"/>
     <w:rsid w:val="007D226F"/>
     <w:rsid w:val="007E0FAF"/>
     <w:rsid w:val="007E192C"/>
     <w:rsid w:val="00802813"/>
     <w:rsid w:val="00807516"/>
     <w:rsid w:val="00812862"/>
     <w:rsid w:val="008319AF"/>
     <w:rsid w:val="00832E62"/>
     <w:rsid w:val="008347B7"/>
     <w:rsid w:val="00840028"/>
     <w:rsid w:val="00843BE1"/>
     <w:rsid w:val="00847FAA"/>
     <w:rsid w:val="00862355"/>
     <w:rsid w:val="00866421"/>
     <w:rsid w:val="008753DD"/>
     <w:rsid w:val="00875F67"/>
     <w:rsid w:val="00883930"/>
     <w:rsid w:val="0089601E"/>
     <w:rsid w:val="008A4AF0"/>
     <w:rsid w:val="008A6438"/>
     <w:rsid w:val="008C034C"/>
+    <w:rsid w:val="008C27E8"/>
     <w:rsid w:val="008C4D0A"/>
     <w:rsid w:val="009003D4"/>
     <w:rsid w:val="00934F45"/>
     <w:rsid w:val="0094176E"/>
     <w:rsid w:val="00953551"/>
     <w:rsid w:val="0095584A"/>
     <w:rsid w:val="00974542"/>
     <w:rsid w:val="00977ABD"/>
     <w:rsid w:val="00981F1C"/>
     <w:rsid w:val="00986AE2"/>
     <w:rsid w:val="00987CEF"/>
     <w:rsid w:val="00990E8A"/>
     <w:rsid w:val="009931DB"/>
     <w:rsid w:val="009967EC"/>
     <w:rsid w:val="009B6D33"/>
     <w:rsid w:val="009C064F"/>
     <w:rsid w:val="009C77D7"/>
     <w:rsid w:val="009D0E31"/>
     <w:rsid w:val="009E3B3B"/>
     <w:rsid w:val="009E7537"/>
     <w:rsid w:val="009F7574"/>
     <w:rsid w:val="009F78A2"/>
     <w:rsid w:val="00A00058"/>
     <w:rsid w:val="00A01403"/>
     <w:rsid w:val="00A26693"/>
@@ -3396,50 +2066,51 @@
     <w:rsid w:val="00A77ECE"/>
     <w:rsid w:val="00A8230C"/>
     <w:rsid w:val="00A91C9B"/>
     <w:rsid w:val="00AA6648"/>
     <w:rsid w:val="00AB5088"/>
     <w:rsid w:val="00AE1D0B"/>
     <w:rsid w:val="00AE6018"/>
     <w:rsid w:val="00AE73EB"/>
     <w:rsid w:val="00AF71C3"/>
     <w:rsid w:val="00B054F7"/>
     <w:rsid w:val="00B0740B"/>
     <w:rsid w:val="00B10EC0"/>
     <w:rsid w:val="00B204C7"/>
     <w:rsid w:val="00B27430"/>
     <w:rsid w:val="00B316EE"/>
     <w:rsid w:val="00B403C8"/>
     <w:rsid w:val="00B44495"/>
     <w:rsid w:val="00B4759B"/>
     <w:rsid w:val="00B55D80"/>
     <w:rsid w:val="00B662DF"/>
     <w:rsid w:val="00B66446"/>
     <w:rsid w:val="00B66A53"/>
     <w:rsid w:val="00B6735B"/>
     <w:rsid w:val="00B81B89"/>
     <w:rsid w:val="00B852D5"/>
+    <w:rsid w:val="00B8673F"/>
     <w:rsid w:val="00B94EA0"/>
     <w:rsid w:val="00BA6139"/>
     <w:rsid w:val="00BB3C31"/>
     <w:rsid w:val="00BB6391"/>
     <w:rsid w:val="00BB6FA7"/>
     <w:rsid w:val="00BC6AC5"/>
     <w:rsid w:val="00BD435B"/>
     <w:rsid w:val="00BD5EF7"/>
     <w:rsid w:val="00BE02C5"/>
     <w:rsid w:val="00BE42F9"/>
     <w:rsid w:val="00BF09BF"/>
     <w:rsid w:val="00BF2A0E"/>
     <w:rsid w:val="00C25F93"/>
     <w:rsid w:val="00C30A35"/>
     <w:rsid w:val="00C319E3"/>
     <w:rsid w:val="00C35C67"/>
     <w:rsid w:val="00C44C7D"/>
     <w:rsid w:val="00C627B5"/>
     <w:rsid w:val="00C64C70"/>
     <w:rsid w:val="00C750F7"/>
     <w:rsid w:val="00C80ACE"/>
     <w:rsid w:val="00C87504"/>
     <w:rsid w:val="00C9058A"/>
     <w:rsid w:val="00C94F83"/>
     <w:rsid w:val="00CA14CF"/>
@@ -3529,76 +2200,120 @@
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="5FEF3E09"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{325C3427-41FE-49D2-8301-EB0588A23F57}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -3893,51 +2608,51 @@
     <w:link w:val="SprechblasentextZchn"/>
     <w:rsid w:val="009C064F"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SprechblasentextZchn">
     <w:name w:val="Sprechblasentext Zchn"/>
     <w:link w:val="Sprechblasentext"/>
     <w:rsid w:val="009C064F"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1371224818">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\Wolfgang\Documents\DOAG\News\2011_10_20_Backup_Zeitschriften\2011-News-Template.dot" TargetMode="External"/></Relationships>
@@ -4229,50 +2944,61 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="54aa4b86-f00a-4fc2-9b51-c5d9da6e7963">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="e184f309-cf57-43d1-bb9b-1c9f09ff1071"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100C2275280408FF1489B0E0C1F3E05B95D" ma:contentTypeVersion="17" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="a40f360c1a7790207c46dc5c855eee7c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="54aa4b86-f00a-4fc2-9b51-c5d9da6e7963" xmlns:ns3="e184f309-cf57-43d1-bb9b-1c9f09ff1071" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a5b54c64954c371b390b0797a05957d8" ns2:_="" ns3:_="">
     <xsd:import namespace="54aa4b86-f00a-4fc2-9b51-c5d9da6e7963"/>
     <xsd:import namespace="e184f309-cf57-43d1-bb9b-1c9f09ff1071"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
@@ -4477,132 +3203,121 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{03360AED-4D5A-4E3A-9B79-6DD84396E808}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="54aa4b86-f00a-4fc2-9b51-c5d9da6e7963"/>
+    <ds:schemaRef ds:uri="e184f309-cf57-43d1-bb9b-1c9f09ff1071"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB4B03B3-875C-4400-8CFE-51D02B3B2DAA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="54aa4b86-f00a-4fc2-9b51-c5d9da6e7963"/>
     <ds:schemaRef ds:uri="e184f309-cf57-43d1-bb9b-1c9f09ff1071"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4771D8C2-AA0B-4D58-8592-FCCBA29A172F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-  </ds:schemaRefs>
-[...9 lines deleted...]
-    <ds:schemaRef ds:uri="e184f309-cf57-43d1-bb9b-1c9f09ff1071"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>2011-News-Template</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>572</Words>
-  <Characters>3606</Characters>
+  <Words>576</Words>
+  <Characters>3635</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>30</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Das soll die Hauptüberschrift sein</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Freier Journalist</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4170</CharactersWithSpaces>
+  <CharactersWithSpaces>4203</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Das soll die Hauptüberschrift sein</dc:title>
   <dc:subject/>
   <dc:creator>Wolfgang</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>